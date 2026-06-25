--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -21,450 +21,450 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId3"/>
     <sheet name="Top 10 Holdings" sheetId="2" r:id="rId4"/>
     <sheet name="Sector Allocation" sheetId="3" r:id="rId5"/>
     <sheet name="Geographic Breakdown" sheetId="4" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="139">
   <si>
     <t xml:space="preserve">NBDS | Neuberger Disrupters ETF</t>
   </si>
   <si>
     <t xml:space="preserve">As of </t>
   </si>
   <si>
-    <t xml:space="preserve">05/07/2026</t>
+    <t xml:space="preserve">06/23/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Total Net Assets</t>
   </si>
   <si>
-    <t xml:space="preserve">$31.32 million </t>
+    <t xml:space="preserve">$133.50 million </t>
   </si>
   <si>
     <t xml:space="preserve">NET ASSET VALUE</t>
   </si>
   <si>
-    <t xml:space="preserve">¤36.68</t>
+    <t xml:space="preserve">¤40.71</t>
   </si>
   <si>
     <t xml:space="preserve">Shares Outstanding</t>
   </si>
   <si>
-    <t xml:space="preserve">854,000</t>
+    <t xml:space="preserve">3,279,000</t>
   </si>
   <si>
     <t xml:space="preserve">Ticker</t>
   </si>
   <si>
     <t xml:space="preserve">ISIN</t>
   </si>
   <si>
     <t xml:space="preserve">Security description</t>
   </si>
   <si>
     <t xml:space="preserve">Industry(Sector)</t>
   </si>
   <si>
     <t xml:space="preserve">Market Value</t>
   </si>
   <si>
     <t xml:space="preserve">Weight</t>
   </si>
   <si>
     <t xml:space="preserve">Number of Shares</t>
   </si>
   <si>
     <t xml:space="preserve">Price</t>
   </si>
   <si>
     <t xml:space="preserve">Location</t>
   </si>
   <si>
     <t xml:space="preserve">Currency</t>
   </si>
   <si>
     <t xml:space="preserve">AMD</t>
   </si>
   <si>
     <t xml:space="preserve">US0079031078</t>
   </si>
   <si>
     <t xml:space="preserve">ADVANCED MICRO DEVICES COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMATION TECHNOLOGY</t>
   </si>
   <si>
     <t xml:space="preserve">US</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
+    <t xml:space="preserve">ARM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US0420682058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARM HOLDINGS PLC ADR ADR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GB</t>
+  </si>
+  <si>
     <t xml:space="preserve">NVDA</t>
   </si>
   <si>
     <t xml:space="preserve">US67066G1040</t>
   </si>
   <si>
     <t xml:space="preserve">NVIDIA CORP COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">NVMI</t>
   </si>
   <si>
     <t xml:space="preserve">IL0010845571</t>
   </si>
   <si>
     <t xml:space="preserve">NOVA LTD COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">IL</t>
   </si>
   <si>
-    <t xml:space="preserve">ARM</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">GB</t>
+    <t xml:space="preserve">WDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US9581021055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WESTERN DIGITAL CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DFTX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CA24477V1058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEFINIUM THERAPEUTICS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEALTH CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML</t>
+  </si>
+  <si>
+    <t xml:space="preserve">USN070592100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML HOLDING NV NY REG SHS NY REG SHRS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NL</t>
   </si>
   <si>
     <t xml:space="preserve">MPWR</t>
   </si>
   <si>
     <t xml:space="preserve">US6098391054</t>
   </si>
   <si>
     <t xml:space="preserve">MONOLITHIC POWER SYSTEMS INC COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">ASML</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">NL</t>
+    <t xml:space="preserve">PTGX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US74366E1029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROTAGONIST THERAPEUTICS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOOD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US7707001027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROBINHOOD MARKETS INC   A COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINANCIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US8334451098</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNOWFLAKE INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RKLB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US7731211089</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROCKET LAB CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INDUSTRIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GKOS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US3773221029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GLAUKOS CORP COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US11135F1012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROADCOM INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US4228061093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEICO CORP COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">ISRG</t>
   </si>
   <si>
     <t xml:space="preserve">US46120E6023</t>
   </si>
   <si>
     <t xml:space="preserve">INTUITIVE SURGICAL INC COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">HEALTH CARE</t>
-[...26 lines deleted...]
-    <t xml:space="preserve">GLAUKOS CORP COMMON STOCK</t>
+    <t xml:space="preserve">PANW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US6974351057</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALO ALTO NETWORKS INC COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">CIEN</t>
   </si>
   <si>
     <t xml:space="preserve">US1717793095</t>
   </si>
   <si>
     <t xml:space="preserve">CIENA CORP COMMON STOCK</t>
   </si>
   <si>
+    <t xml:space="preserve">CEG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US21037T1097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION ENERGY COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UTILITIES</t>
+  </si>
+  <si>
     <t xml:space="preserve">AMZN</t>
   </si>
   <si>
     <t xml:space="preserve">US0231351067</t>
   </si>
   <si>
     <t xml:space="preserve">AMAZON.COM INC COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">CONSUMER DISCRETIONARY</t>
   </si>
   <si>
-    <t xml:space="preserve">CEG</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">LITE</t>
   </si>
   <si>
     <t xml:space="preserve">US55024U1097</t>
   </si>
   <si>
     <t xml:space="preserve">LUMENTUM HOLDINGS INC COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">HEI</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">SHOP</t>
   </si>
   <si>
     <t xml:space="preserve">CA82509L1076</t>
   </si>
   <si>
     <t xml:space="preserve">SHOPIFY INC   CLASS A COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">CA</t>
   </si>
   <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">SSC GOVERNMENT MM GVMXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CASH EQUIVALENT</t>
+  </si>
+  <si>
     <t xml:space="preserve">TW</t>
   </si>
   <si>
     <t xml:space="preserve">US8926721064</t>
   </si>
   <si>
     <t xml:space="preserve">TRADEWEB MARKETS INC CLASS A COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">SNOW</t>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">SPOT</t>
   </si>
   <si>
     <t xml:space="preserve">LU1778762911</t>
   </si>
   <si>
     <t xml:space="preserve">SPOTIFY TECHNOLOGY SA COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">COMMUNICATION SERVICES</t>
   </si>
   <si>
     <t xml:space="preserve">SE</t>
   </si>
   <si>
-    <t xml:space="preserve">PTGX</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">PROTAGONIST THERAPEUTICS INC COMMON STOCK</t>
+    <t xml:space="preserve">BE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US0937121079</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLOOM ENERGY CORP  A COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">TTAN</t>
   </si>
   <si>
     <t xml:space="preserve">US81764X1037</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICETITAN INC A COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">MSFT</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">TSLA</t>
   </si>
   <si>
     <t xml:space="preserve">US88160R1014</t>
   </si>
   <si>
     <t xml:space="preserve">TESLA INC COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">UBER</t>
   </si>
   <si>
     <t xml:space="preserve">US90353T1007</t>
   </si>
   <si>
     <t xml:space="preserve">UBER TECHNOLOGIES INC COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">PCOR</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">RDDT</t>
   </si>
   <si>
     <t xml:space="preserve">US75734B1008</t>
   </si>
   <si>
     <t xml:space="preserve">REDDIT INC CL A COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">CVNA</t>
   </si>
   <si>
     <t xml:space="preserve">US1468691027</t>
   </si>
   <si>
     <t xml:space="preserve">CARVANA CO COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">INTU</t>
   </si>
   <si>
     <t xml:space="preserve">US4612021034</t>
   </si>
   <si>
     <t xml:space="preserve">INTUIT INC COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">NET OTHER ASSETS</t>
   </si>
   <si>
     <t xml:space="preserve">Top 10 Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">Sector Allocation</t>
   </si>
   <si>
     <t xml:space="preserve">Geographic Breakdown</t>
   </si>
   <si>
     <t xml:space="preserve">United States</t>
   </si>
   <si>
+    <t xml:space="preserve">United Kingdom</t>
+  </si>
+  <si>
     <t xml:space="preserve">Israel</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">United Kingdom</t>
   </si>
   <si>
     <t xml:space="preserve">Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Canada</t>
   </si>
   <si>
     <t xml:space="preserve">Sweden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -605,55 +605,55 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.15" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.700000000000001" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="48.15" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.900000000000002" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7.500000000000001" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.3500000000000005" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.95" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
@@ -699,1107 +699,1107 @@
       </c>
       <c r="H8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="12">
-        <v>2474859.14</v>
+        <v>9894305.05</v>
       </c>
       <c r="F9" s="13">
-        <v>7.9</v>
+        <v>7.41</v>
       </c>
       <c r="G9" s="14">
-        <v>6059</v>
+        <v>19033</v>
       </c>
       <c r="H9" s="12">
-        <v>408.46</v>
+        <v>519.85</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="12">
-        <v>2471589</v>
+        <v>9659505.96</v>
       </c>
       <c r="F10" s="13">
-        <v>7.89</v>
+        <v>7.24</v>
       </c>
       <c r="G10" s="14">
-        <v>11686</v>
+        <v>26364</v>
       </c>
       <c r="H10" s="12">
-        <v>211.5</v>
+        <v>366.39</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="12">
-        <v>1941974.46</v>
+        <v>8973794.4</v>
       </c>
       <c r="F11" s="13">
-        <v>6.2</v>
+        <v>6.72</v>
       </c>
       <c r="G11" s="14">
-        <v>3849</v>
+        <v>44860</v>
       </c>
       <c r="H11" s="12">
-        <v>504.54</v>
+        <v>200.04</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="12">
-        <v>1841078.61</v>
+        <v>7817902.8</v>
       </c>
       <c r="F12" s="13">
-        <v>5.88</v>
+        <v>5.86</v>
       </c>
       <c r="G12" s="14">
-        <v>8631</v>
+        <v>14810</v>
       </c>
       <c r="H12" s="12">
-        <v>213.31</v>
+        <v>527.88</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="12">
-        <v>1553896.56</v>
+        <v>6065592.25</v>
       </c>
       <c r="F13" s="13">
-        <v>4.96</v>
+        <v>4.54</v>
       </c>
       <c r="G13" s="14">
-        <v>986</v>
+        <v>9043</v>
       </c>
       <c r="H13" s="12">
-        <v>1575.96</v>
+        <v>670.75</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E14" s="12">
-        <v>1258778</v>
+        <v>6026140.8</v>
       </c>
       <c r="F14" s="13">
-        <v>4.02</v>
+        <v>4.51</v>
       </c>
       <c r="G14" s="14">
-        <v>830</v>
+        <v>166560</v>
       </c>
       <c r="H14" s="12">
-        <v>1516.6</v>
+        <v>36.18</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="12">
+        <v>5616376.68</v>
+      </c>
+      <c r="F15" s="13">
+        <v>4.21</v>
+      </c>
+      <c r="G15" s="14">
+        <v>3158</v>
+      </c>
+      <c r="H15" s="12">
+        <v>1778.46</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="12">
-        <v>1092871.44</v>
+        <v>5408864.24</v>
       </c>
       <c r="F16" s="13">
-        <v>3.49</v>
+        <v>4.05</v>
       </c>
       <c r="G16" s="14">
-        <v>2649</v>
+        <v>3799</v>
       </c>
       <c r="H16" s="12">
-        <v>412.56</v>
+        <v>1423.76</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E17" s="12">
-        <v>1090188.5</v>
+        <v>4774697.52</v>
       </c>
       <c r="F17" s="13">
-        <v>3.48</v>
+        <v>3.58</v>
       </c>
       <c r="G17" s="14">
-        <v>2350</v>
+        <v>40137</v>
       </c>
       <c r="H17" s="12">
-        <v>463.91</v>
+        <v>118.96</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E18" s="12">
-        <v>1063675.35</v>
+        <v>4714085.25</v>
       </c>
       <c r="F18" s="13">
-        <v>3.4</v>
+        <v>3.53</v>
       </c>
       <c r="G18" s="14">
-        <v>7929</v>
+        <v>45657</v>
       </c>
       <c r="H18" s="12">
-        <v>134.15</v>
+        <v>103.25</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="12">
-        <v>1004787.4</v>
+        <v>4412812.32</v>
       </c>
       <c r="F19" s="13">
-        <v>3.21</v>
+        <v>3.31</v>
       </c>
       <c r="G19" s="14">
-        <v>1865</v>
+        <v>19152</v>
       </c>
       <c r="H19" s="12">
-        <v>538.76</v>
+        <v>230.41</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E20" s="12">
-        <v>971059.77</v>
+        <v>4330052.64</v>
       </c>
       <c r="F20" s="13">
-        <v>3.1</v>
+        <v>3.24</v>
       </c>
       <c r="G20" s="14">
-        <v>3581</v>
+        <v>45522</v>
       </c>
       <c r="H20" s="12">
-        <v>271.17</v>
+        <v>95.12</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="E21" s="12">
-        <v>968080.8</v>
+        <v>4097803.45</v>
       </c>
       <c r="F21" s="13">
-        <v>3.09</v>
+        <v>3.07</v>
       </c>
       <c r="G21" s="14">
-        <v>3110</v>
+        <v>30433</v>
       </c>
       <c r="H21" s="12">
-        <v>311.28</v>
+        <v>134.65</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E22" s="12">
-        <v>932194.54</v>
+        <v>3883232.25</v>
       </c>
       <c r="F22" s="13">
-        <v>2.98</v>
+        <v>2.91</v>
       </c>
       <c r="G22" s="14">
-        <v>11863</v>
+        <v>10215</v>
       </c>
       <c r="H22" s="12">
-        <v>78.58</v>
+        <v>380.15</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="0" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E23" s="12">
-        <v>907808.28</v>
+        <v>3817223.91</v>
       </c>
       <c r="F23" s="13">
-        <v>2.9</v>
+        <v>2.86</v>
       </c>
       <c r="G23" s="14">
-        <v>11901</v>
+        <v>11423</v>
       </c>
       <c r="H23" s="12">
-        <v>76.28</v>
+        <v>334.17</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E24" s="12">
-        <v>890794.84</v>
+        <v>3755218.52</v>
       </c>
       <c r="F24" s="13">
-        <v>2.84</v>
+        <v>2.81</v>
       </c>
       <c r="G24" s="14">
-        <v>998</v>
+        <v>9314</v>
       </c>
       <c r="H24" s="12">
-        <v>892.58</v>
+        <v>403.18</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="0" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="E25" s="12">
-        <v>864166.4</v>
+        <v>3665238.09</v>
       </c>
       <c r="F25" s="13">
-        <v>2.76</v>
+        <v>2.75</v>
       </c>
       <c r="G25" s="14">
-        <v>2984</v>
+        <v>12599</v>
       </c>
       <c r="H25" s="12">
-        <v>289.6</v>
+        <v>290.92</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="12">
-        <v>847994.86</v>
+        <v>3310920</v>
       </c>
       <c r="F26" s="13">
-        <v>2.71</v>
+        <v>2.48</v>
       </c>
       <c r="G26" s="14">
-        <v>7589</v>
+        <v>7200</v>
       </c>
       <c r="H26" s="12">
-        <v>111.74</v>
+        <v>459.85</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" s="12">
-        <v>777236.65</v>
+        <v>3226093.62</v>
       </c>
       <c r="F27" s="13">
-        <v>2.48</v>
+        <v>2.42</v>
       </c>
       <c r="G27" s="14">
-        <v>7037</v>
+        <v>11937</v>
       </c>
       <c r="H27" s="12">
-        <v>110.45</v>
+        <v>270.26</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="D28" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="12">
-        <v>767062.8</v>
+        <v>3222758.26</v>
       </c>
       <c r="F28" s="13">
-        <v>2.45</v>
+        <v>2.41</v>
       </c>
       <c r="G28" s="14">
-        <v>4990</v>
+        <v>13766</v>
       </c>
       <c r="H28" s="12">
-        <v>153.72</v>
+        <v>234.11</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B29" s="0" t="s">
+      <c r="C29" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="12">
-        <v>645994.11</v>
+        <v>3155203.12</v>
       </c>
       <c r="F29" s="13">
-        <v>2.06</v>
+        <v>2.36</v>
       </c>
       <c r="G29" s="14">
-        <v>3287</v>
+        <v>3811</v>
       </c>
       <c r="H29" s="12">
-        <v>196.53</v>
+        <v>827.92</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E30" s="12">
+        <v>3135964.64</v>
+      </c>
+      <c r="F30" s="13">
+        <v>2.35</v>
+      </c>
+      <c r="G30" s="14">
+        <v>29123</v>
+      </c>
+      <c r="H30" s="12">
+        <v>107.68</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="D31" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="12">
+        <v>2760237.87</v>
+      </c>
+      <c r="F31" s="13">
+        <v>2.07</v>
+      </c>
+      <c r="G31" s="14">
+        <v>2760238</v>
+      </c>
+      <c r="H31" s="12">
         <v>100</v>
       </c>
-      <c r="E31" s="12">
-[...10 lines deleted...]
-      </c>
       <c r="I31" s="0" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E32" s="12">
-        <v>637088.25</v>
+        <v>2679744.42</v>
       </c>
       <c r="F32" s="13">
-        <v>2.03</v>
+        <v>2.01</v>
       </c>
       <c r="G32" s="14">
-        <v>6445</v>
+        <v>27019</v>
       </c>
       <c r="H32" s="12">
-        <v>98.85</v>
+        <v>99.18</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="D33" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="E33" s="12">
+        <v>2624591</v>
+      </c>
+      <c r="F33" s="13">
+        <v>1.97</v>
+      </c>
+      <c r="G33" s="14">
+        <v>5762</v>
+      </c>
+      <c r="H33" s="12">
+        <v>455.5</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E34" s="12">
-        <v>623581.14</v>
+        <v>2536236.46</v>
       </c>
       <c r="F34" s="13">
-        <v>1.99</v>
+        <v>1.9</v>
       </c>
       <c r="G34" s="14">
-        <v>1482</v>
+        <v>7877</v>
       </c>
       <c r="H34" s="12">
-        <v>420.77</v>
+        <v>321.98</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E35" s="12">
-        <v>605331.3</v>
+        <v>2382090.9</v>
       </c>
       <c r="F35" s="13">
-        <v>1.93</v>
+        <v>1.78</v>
       </c>
       <c r="G35" s="14">
-        <v>1470</v>
+        <v>37110</v>
       </c>
       <c r="H35" s="12">
-        <v>411.79</v>
+        <v>64.19</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="E36" s="12">
-        <v>501277.09</v>
+        <v>2152662.01</v>
       </c>
       <c r="F36" s="13">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="G36" s="14">
-        <v>6533</v>
+        <v>5641</v>
       </c>
       <c r="H36" s="12">
-        <v>76.73</v>
+        <v>381.61</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E37" s="12">
-        <v>458152.62</v>
+        <v>1745930.2</v>
       </c>
       <c r="F37" s="13">
-        <v>1.46</v>
+        <v>1.31</v>
       </c>
       <c r="G37" s="14">
-        <v>8562</v>
+        <v>25060</v>
       </c>
       <c r="H37" s="12">
-        <v>53.51</v>
+        <v>69.67</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="E38" s="12">
-        <v>447583.5</v>
+        <v>1737458.7</v>
       </c>
       <c r="F38" s="13">
-        <v>1.43</v>
+        <v>1.3</v>
       </c>
       <c r="G38" s="14">
-        <v>2730</v>
+        <v>10490</v>
       </c>
       <c r="H38" s="12">
-        <v>163.95</v>
+        <v>165.63</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="E39" s="12">
-        <v>420821.04</v>
+        <v>1309436.34</v>
       </c>
       <c r="F39" s="13">
-        <v>1.34</v>
+        <v>0.98</v>
       </c>
       <c r="G39" s="14">
-        <v>5260</v>
+        <v>20198</v>
       </c>
       <c r="H39" s="12">
-        <v>80</v>
+        <v>64.83</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E40" s="12">
-        <v>251390.04</v>
+        <v>610030.2</v>
       </c>
       <c r="F40" s="13">
-        <v>0.8</v>
+        <v>0.46</v>
       </c>
       <c r="G40" s="14">
-        <v>618</v>
+        <v>2364</v>
       </c>
       <c r="H40" s="12">
-        <v>406.78</v>
+        <v>258.05</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>23</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E41" s="12">
-        <v>-2378.84</v>
+        <v>-4665.35</v>
       </c>
       <c r="F41" s="13">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G41" s="14">
         <v>0</v>
       </c>
       <c r="H41" s="12">
         <v>0</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="48.15" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.100000000000001" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
@@ -1808,140 +1808,140 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="16" t="s">
         <v>130</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="12">
-        <v>7.9</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="12">
-        <v>7.89</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B11" s="12">
-        <v>6.2</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="12">
-        <v>5.88</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="12">
-        <v>4.96</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="12">
-        <v>4.02</v>
+        <v>4.51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="12">
-        <v>3.51</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="12">
-        <v>3.49</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="12">
-        <v>3.48</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12">
-        <v>3.4</v>
+        <v>3.53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.7" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.100000000000001" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
@@ -1950,116 +1950,116 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="19" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="12">
-        <v>63.35</v>
+        <v>58.43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B10" s="12">
-        <v>8.94</v>
+        <v>13.97</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B11" s="12">
-        <v>7.8</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="B12" s="12">
-        <v>7.34</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="B13" s="12">
-        <v>5.38</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="B14" s="12">
-        <v>3.09</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B15" s="12">
-        <v>2.04</v>
+        <v>1.97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.900000000000002" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.100000000000001" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.15" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
@@ -2068,91 +2068,91 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="22" t="s">
         <v>132</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B9" s="12">
-        <v>77.09</v>
+        <v>76.31</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B10" s="12">
-        <v>6.2</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B11" s="12">
-        <v>5.88</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B12" s="12">
-        <v>4.02</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B13" s="12">
-        <v>2.71</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B14" s="12">
-        <v>2.04</v>
+        <v>1.97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 