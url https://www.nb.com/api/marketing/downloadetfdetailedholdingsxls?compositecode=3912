--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -21,63 +21,63 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="All Holdings" sheetId="1" r:id="rId3"/>
     <sheet name="Top 10 Holdings" sheetId="2" r:id="rId4"/>
     <sheet name="Sector Allocation" sheetId="3" r:id="rId5"/>
     <sheet name="Geographic Breakdown" sheetId="4" r:id="rId6"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="259">
   <si>
     <t xml:space="preserve">NBCE | Neuberger China Equity ETF</t>
   </si>
   <si>
     <t xml:space="preserve">As of </t>
   </si>
   <si>
-    <t xml:space="preserve">05/07/2026</t>
+    <t xml:space="preserve">06/23/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Total Net Assets</t>
   </si>
   <si>
-    <t xml:space="preserve">$17.65 million </t>
+    <t xml:space="preserve">$19.24 million </t>
   </si>
   <si>
     <t xml:space="preserve">NET ASSET VALUE</t>
   </si>
   <si>
-    <t xml:space="preserve">¤40.38</t>
+    <t xml:space="preserve">¤44.02</t>
   </si>
   <si>
     <t xml:space="preserve">Shares Outstanding</t>
   </si>
   <si>
     <t xml:space="preserve">436,994</t>
   </si>
   <si>
     <t xml:space="preserve">Ticker</t>
   </si>
   <si>
     <t xml:space="preserve">ISIN</t>
   </si>
   <si>
     <t xml:space="preserve">Security description</t>
   </si>
   <si>
     <t xml:space="preserve">Industry(Sector)</t>
   </si>
   <si>
     <t xml:space="preserve">Market Value</t>
   </si>
   <si>
     <t xml:space="preserve">Weight</t>
   </si>
@@ -93,711 +93,711 @@
   <si>
     <t xml:space="preserve">Currency</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">YUAN RENMINBI OFFSHORE</t>
   </si>
   <si>
     <t xml:space="preserve">CASH EQUIVALENT</t>
   </si>
   <si>
     <t xml:space="preserve">CN</t>
   </si>
   <si>
     <t xml:space="preserve">USD</t>
   </si>
   <si>
     <t xml:space="preserve">SSC GOVERNMENT MM GVMXX</t>
   </si>
   <si>
     <t xml:space="preserve">US</t>
   </si>
   <si>
+    <t xml:space="preserve">300308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001CY9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZHONGJI INNOLIGHT CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INFORMATION TECHNOLOGY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100003MN7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTAGE TECHNOLOGY CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">300750</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100003662</t>
   </si>
   <si>
     <t xml:space="preserve">CONTEMPORARY AMPEREX TECHN A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">INDUSTRIALS</t>
   </si>
   <si>
-    <t xml:space="preserve">688008</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">ZHONGJI INNOLIGHT CO LTD A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">600522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000001CW4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JIANGSU ZHONGTIAN TECHNOLO A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000TP3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUXSHARE PRECISION INDUSTR A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001Y42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAOZHOU THREE CIRCLE GROU A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000041R8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMBRICON TECHNOLOGIES A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HK0000218211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUA HONG GRACE SEMICONDUCTOR COMMON STOCK</t>
   </si>
   <si>
     <t xml:space="preserve">888</t>
   </si>
   <si>
     <t xml:space="preserve">KYG5257K1076</t>
   </si>
   <si>
     <t xml:space="preserve">KINGBOARD LAMINATES HLDG LTD COMMON STOCK HKD.1</t>
   </si>
   <si>
     <t xml:space="preserve">HK</t>
   </si>
   <si>
-    <t xml:space="preserve">688256</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">CAMBRICON TECHNOLOGIES A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">000338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000000D4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEICHAI POWER CO LTD A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">600036</t>
   </si>
   <si>
     <t xml:space="preserve">CNE000001B33</t>
   </si>
   <si>
     <t xml:space="preserve">CHINA MERCHANTS BANK A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">FINANCIALS</t>
   </si>
   <si>
-    <t xml:space="preserve">000338</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">LUXSHARE PRECISION INDUSTR A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">301377</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100005WS0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GUANGDONG DTECH TECHNOLOGY A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000000M5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHENZHEN SUNLORD ELECTRONI A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRIVATE PLACEMENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001FB0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHANDONG SINOCERA FUNCTION A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATERIALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE0000018R8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KWEICHOW MOUTAI CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSUMER STAPLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000018M7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUNGROW POWER SUPPLY CO LT A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100003S06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA RESOURCES MICROELECT A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">601318</t>
   </si>
   <si>
     <t xml:space="preserve">CNE000001R84</t>
   </si>
   <si>
     <t xml:space="preserve">PING AN INSURANCE GROUP CO A COMMON STOCK CNY1.0</t>
   </si>
   <si>
-    <t xml:space="preserve">600519</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">CONSUMER STAPLES</t>
+    <t xml:space="preserve">002371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000ML7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAURA TECHNOLOGY GROUP CO A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000000WQ6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZHEJIANG JUHUA CO A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000001P37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IND + COMM BK OF CHINA A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000001KM8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIEYUAN ELECTRIC CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001VX1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HANGZHOU FIRST APPLIED MAT A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">000333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001QQ5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIDEA GROUP CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSUMER DISCRETIONARY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001T72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YANGTZE OPTICAL FIBRE AND H COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">002466</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100000T32</t>
   </si>
   <si>
     <t xml:space="preserve">TIANQI LITHIUM CORP A COMMON STOCK CNY1.0</t>
   </si>
   <si>
-    <t xml:space="preserve">MATERIALS</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">IND + COMM BK OF CHINA A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">002353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000L55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YANTAI JEREH OILFIELD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000MD4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST MONEY INFORMATION CO A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000001G87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA YANGTZE POWER CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UTILITIES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100006053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOUTHCHIP SEMICONDUCTOR TE A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100002G76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANK OF JIANGSU CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000001D15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XIAMEN TUNGSTEN CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000LQ8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HUATAI SECURITIES CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000071K0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SICC CO LTD H COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">600026</t>
   </si>
   <si>
     <t xml:space="preserve">CNE000001BD6</t>
   </si>
   <si>
     <t xml:space="preserve">COSCO SHIPPING ENERGY TRAN A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY</t>
   </si>
   <si>
-    <t xml:space="preserve">000333</t>
-[...44 lines deleted...]
-    <t xml:space="preserve">NAURA TECHNOLOGY GROUP CO A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">3908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100002359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA INTERNATIONAL CAPITA H COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG2108Y1052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA RESOURCES LAND LTD COMMON STOCK HKD.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REAL ESTATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000013T3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SICHUAN EM TECHNOLOGY CO A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">600988</t>
   </si>
   <si>
     <t xml:space="preserve">CNE000001H94</t>
   </si>
   <si>
     <t xml:space="preserve">CHIFENG JILONG GOLD MINING A COMMON STOCK CNY1.0</t>
   </si>
   <si>
-    <t xml:space="preserve">600900</t>
-[...62 lines deleted...]
-    <t xml:space="preserve">SOUTHCHIP SEMICONDUCTOR TE A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">600276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE0000014W7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JIANGSU HENGRUI PHARMACEUT A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEALTH CARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000031K4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WUXI APPTEC CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600060</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000000PF3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HISENSE VISUAL TECH CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603993</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001NR0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CMOC GROUP LTD A COMMON STOCK CNY.2</t>
   </si>
   <si>
     <t xml:space="preserve">603699</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100001SJ6</t>
   </si>
   <si>
     <t xml:space="preserve">NEWAY VALVE SUZHOU CO LTD A COMMON STOCK CNY1.0</t>
   </si>
   <si>
-    <t xml:space="preserve">6869</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">603288</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100001SL2</t>
   </si>
   <si>
     <t xml:space="preserve">FOSHAN HAITIAN FLAVOURING  A COMMON STOCK CNY1.0</t>
   </si>
   <si>
-    <t xml:space="preserve">603259</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">WUXI APPTEC CO LTD A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">002271</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100000CS3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEIJING ORIENTAL YUHONG A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">000425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000000FH0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XCMG CONSTRUCTION MACHIN A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000044B6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QINGDAO GAOCE TECHNOLOGY C A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">288</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG960071028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WH GROUP LTD COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000001Q4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA CITIC BANK CORP LTD H COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100002GQ4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANK OF HANGZHOU CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG525681477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KINGDEE INTERNATIONAL SFTWR COMMON STOCK HKD.025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000005P7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BANK OF NINGBO CO LTD  A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001RQ3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUYUAN FOODS GROUP CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">000776</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE0000008L2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GF SECURITIES CO LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG6145U1094</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MINTH GROUP LTD COMMON STOCK HKD.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG4818G1010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INNOVENT BIOLOGICS INC COMMON STOCK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100005XT6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BEONE MEDICINES LTD A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603979</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000022P2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JCHX MINING MANAGEMENT CO  A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE1000008M8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA PACIFIC INSURANCE GR A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">3896</t>
   </si>
   <si>
     <t xml:space="preserve">KYG5264S1012</t>
   </si>
   <si>
     <t xml:space="preserve">KINGSOFT CLOUD HOLDINGS LTD COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">002714</t>
-[...119 lines deleted...]
-    <t xml:space="preserve">FIRST TRACTOR CO LTD A COMMON STOCK CNY1.0</t>
+    <t xml:space="preserve">2050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100006Z79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZHEJIANG SANHUA INTELLIGEN H COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE100001XQ1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUZHOU TFC OPTICAL COMMUNI A COMMON STOCK CNY1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KYG4723A1085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IMPRO PRECISION INDUSTRIES L COMMON STOCK HKD.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">000831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNE000000WS2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHINA RARE EARTH RESOURCES A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">378</t>
   </si>
   <si>
     <t xml:space="preserve">KYG211501005</t>
   </si>
   <si>
     <t xml:space="preserve">CHINA HONGQIAO GROUP LTD COMMON STOCK</t>
   </si>
   <si>
-    <t xml:space="preserve">2050</t>
-[...106 lines deleted...]
-  <si>
     <t xml:space="preserve">600989</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100003LF5</t>
   </si>
   <si>
     <t xml:space="preserve">NINGXIA BAOFENG ENERGY GRO A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">002517</t>
   </si>
   <si>
     <t xml:space="preserve">CNE100000XB5</t>
   </si>
   <si>
     <t xml:space="preserve">KINGNET NETWORK CO LTD A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">COMMUNICATION SERVICES</t>
   </si>
   <si>
-    <t xml:space="preserve">000831</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">002555</t>
   </si>
   <si>
     <t xml:space="preserve">CNE1000010N2</t>
   </si>
   <si>
     <t xml:space="preserve">37 INTERACTIVE ENTERTAINME A COMMON STOCK CNY1.0</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">SHIDA SHINGHWA ADVANCED MA A COMMON STOCK CNY1.0</t>
   </si>
   <si>
     <t xml:space="preserve">HONG KONG DOLLAR</t>
   </si>
   <si>
     <t xml:space="preserve">HKD999999</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLAR</t>
   </si>
   <si>
     <t xml:space="preserve">NET OTHER ASSETS</t>
   </si>
   <si>
     <t xml:space="preserve">YUAN RENMINBI</t>
   </si>
   <si>
     <t xml:space="preserve">Top 10 Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">Sector Allocation</t>
   </si>
   <si>
     <t xml:space="preserve">Geographic Breakdown</t>
   </si>
@@ -966,51 +966,51 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.600000000000001" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="56.7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="57.3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.900000000000002" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.700000000000001" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>3</v>
@@ -1059,2457 +1059,2457 @@
       </c>
       <c r="H8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="J8" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="12">
-        <v>9944293.02</v>
+        <v>9949577.33</v>
       </c>
       <c r="F9" s="13">
-        <v>56.35</v>
+        <v>51.72</v>
       </c>
       <c r="G9" s="14">
-        <v>67706216</v>
+        <v>67608373</v>
       </c>
       <c r="H9" s="12">
         <v>0.15</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="12">
-        <v>764731.19</v>
+        <v>1208669.15</v>
       </c>
       <c r="F10" s="13">
-        <v>4.33</v>
+        <v>6.28</v>
       </c>
       <c r="G10" s="14">
-        <v>764731</v>
+        <v>1208669</v>
       </c>
       <c r="H10" s="12">
         <v>100</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="12">
-        <v>757537.04</v>
+        <v>794284.29</v>
       </c>
       <c r="F11" s="13">
-        <v>4.29</v>
+        <v>4.13</v>
       </c>
       <c r="G11" s="14">
-        <v>11420</v>
+        <v>4120</v>
       </c>
       <c r="H11" s="12">
-        <v>66.33</v>
+        <v>192.79</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E12" s="12">
-        <v>642288.74</v>
+        <v>752992.01</v>
       </c>
       <c r="F12" s="13">
-        <v>3.64</v>
+        <v>3.91</v>
       </c>
       <c r="G12" s="14">
-        <v>20833</v>
+        <v>19832</v>
       </c>
       <c r="H12" s="12">
-        <v>30.83</v>
+        <v>37.97</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="C13" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="12">
-        <v>618612.77</v>
+        <v>746306.78</v>
       </c>
       <c r="F13" s="13">
-        <v>3.51</v>
+        <v>3.88</v>
       </c>
       <c r="G13" s="14">
-        <v>4800</v>
+        <v>12920</v>
       </c>
       <c r="H13" s="12">
-        <v>128.88</v>
+        <v>57.76</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E14" s="12">
-        <v>610440.58</v>
+        <v>721308.3</v>
       </c>
       <c r="F14" s="13">
-        <v>3.46</v>
+        <v>3.75</v>
       </c>
       <c r="G14" s="14">
-        <v>116000</v>
+        <v>79400</v>
       </c>
       <c r="H14" s="12">
-        <v>5.26</v>
+        <v>9.08</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="C15" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E15" s="12">
-        <v>535648.25</v>
+        <v>659395.15</v>
       </c>
       <c r="F15" s="13">
-        <v>3.04</v>
+        <v>3.43</v>
       </c>
       <c r="G15" s="14">
-        <v>2909</v>
+        <v>64600</v>
       </c>
       <c r="H15" s="12">
-        <v>184.13</v>
+        <v>10.21</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E16" s="12">
-        <v>525058.93</v>
+        <v>646657.15</v>
       </c>
       <c r="F16" s="13">
-        <v>2.98</v>
+        <v>3.36</v>
       </c>
       <c r="G16" s="14">
-        <v>94200</v>
+        <v>30200</v>
       </c>
       <c r="H16" s="12">
-        <v>5.57</v>
+        <v>21.41</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="12">
-        <v>523826.66</v>
+        <v>604908.98</v>
       </c>
       <c r="F17" s="13">
-        <v>2.97</v>
+        <v>3.14</v>
       </c>
       <c r="G17" s="14">
-        <v>101900</v>
+        <v>2909</v>
       </c>
       <c r="H17" s="12">
-        <v>5.14</v>
+        <v>207.94</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E18" s="12">
-        <v>489286.85</v>
+        <v>472970.4</v>
       </c>
       <c r="F18" s="13">
-        <v>2.77</v>
+        <v>2.46</v>
       </c>
       <c r="G18" s="14">
-        <v>38300</v>
+        <v>22300</v>
       </c>
       <c r="H18" s="12">
-        <v>12.78</v>
+        <v>21.21</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="12">
-        <v>488166.79</v>
+        <v>472923.85</v>
       </c>
       <c r="F19" s="13">
-        <v>2.77</v>
+        <v>2.46</v>
       </c>
       <c r="G19" s="14">
-        <v>86600</v>
+        <v>42500</v>
       </c>
       <c r="H19" s="12">
-        <v>5.64</v>
+        <v>11.13</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E20" s="12">
-        <v>452333.61</v>
+        <v>450782.77</v>
       </c>
       <c r="F20" s="13">
-        <v>2.56</v>
+        <v>2.34</v>
       </c>
       <c r="G20" s="14">
-        <v>44300</v>
+        <v>101900</v>
       </c>
       <c r="H20" s="12">
-        <v>10.21</v>
+        <v>4.42</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="12">
-        <v>437388.87</v>
+        <v>428208.56</v>
       </c>
       <c r="F21" s="13">
-        <v>2.48</v>
+        <v>2.23</v>
       </c>
       <c r="G21" s="14">
-        <v>49600</v>
+        <v>77800</v>
       </c>
       <c r="H21" s="12">
-        <v>8.82</v>
+        <v>5.5</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="E22" s="12">
-        <v>422478.05</v>
+        <v>419419.88</v>
       </c>
       <c r="F22" s="13">
-        <v>2.39</v>
+        <v>2.18</v>
       </c>
       <c r="G22" s="14">
-        <v>2098</v>
+        <v>4750</v>
       </c>
       <c r="H22" s="12">
-        <v>201.37</v>
+        <v>88.3</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="12">
-        <v>357645.61</v>
+        <v>390014.82</v>
       </c>
       <c r="F23" s="13">
         <v>2.03</v>
       </c>
       <c r="G23" s="14">
-        <v>30800</v>
+        <v>37500</v>
       </c>
       <c r="H23" s="12">
-        <v>11.61</v>
+        <v>10.4</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="12">
-        <v>343022.23</v>
+        <v>384757.25</v>
       </c>
       <c r="F24" s="13">
-        <v>1.94</v>
+        <v>2</v>
       </c>
       <c r="G24" s="14">
-        <v>11300</v>
+        <v>28800</v>
       </c>
       <c r="H24" s="12">
-        <v>30.36</v>
+        <v>13.36</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="12">
-        <v>342165.37</v>
+        <v>377433.75</v>
       </c>
       <c r="F25" s="13">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
       <c r="G25" s="14">
-        <v>16700</v>
+        <v>2098</v>
       </c>
       <c r="H25" s="12">
-        <v>20.49</v>
+        <v>179.9</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E26" s="12">
-        <v>331481.15</v>
+        <v>373563.3</v>
       </c>
       <c r="F26" s="13">
-        <v>1.88</v>
+        <v>1.94</v>
       </c>
       <c r="G26" s="14">
-        <v>305400</v>
+        <v>16700</v>
       </c>
       <c r="H26" s="12">
-        <v>1.09</v>
+        <v>22.37</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="E27" s="12">
-        <v>302931.02</v>
+        <v>368059.69</v>
       </c>
       <c r="F27" s="13">
-        <v>1.72</v>
+        <v>1.91</v>
       </c>
       <c r="G27" s="14">
-        <v>90900</v>
+        <v>30953</v>
       </c>
       <c r="H27" s="12">
-        <v>3.33</v>
+        <v>11.89</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E28" s="12">
-        <v>298911.66</v>
+        <v>367888.63</v>
       </c>
       <c r="F28" s="13">
-        <v>1.69</v>
+        <v>1.91</v>
       </c>
       <c r="G28" s="14">
-        <v>25500</v>
+        <v>49600</v>
       </c>
       <c r="H28" s="12">
-        <v>11.72</v>
+        <v>7.42</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" s="0" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="E29" s="12">
-        <v>285717.22</v>
+        <v>359163.93</v>
       </c>
       <c r="F29" s="13">
-        <v>1.62</v>
+        <v>1.87</v>
       </c>
       <c r="G29" s="14">
-        <v>12900</v>
+        <v>3265</v>
       </c>
       <c r="H29" s="12">
-        <v>22.15</v>
+        <v>110</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E30" s="12">
-        <v>270780.94</v>
+        <v>343354.77</v>
       </c>
       <c r="F30" s="13">
-        <v>1.53</v>
+        <v>1.78</v>
       </c>
       <c r="G30" s="14">
-        <v>15000</v>
+        <v>49800</v>
       </c>
       <c r="H30" s="12">
-        <v>18.05</v>
+        <v>6.89</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="E31" s="12">
-        <v>265607.21</v>
+        <v>331687.83</v>
       </c>
       <c r="F31" s="13">
-        <v>1.51</v>
+        <v>1.72</v>
       </c>
       <c r="G31" s="14">
-        <v>41100</v>
+        <v>305400</v>
       </c>
       <c r="H31" s="12">
-        <v>6.46</v>
+        <v>1.09</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="E32" s="12">
-        <v>264775.48</v>
+        <v>320951.86</v>
       </c>
       <c r="F32" s="13">
-        <v>1.5</v>
+        <v>1.67</v>
       </c>
       <c r="G32" s="14">
-        <v>3265</v>
+        <v>11300</v>
       </c>
       <c r="H32" s="12">
-        <v>81.1</v>
+        <v>28.4</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E33" s="12">
-        <v>259440.26</v>
+        <v>303385.07</v>
       </c>
       <c r="F33" s="13">
-        <v>1.47</v>
+        <v>1.58</v>
       </c>
       <c r="G33" s="14">
-        <v>41700</v>
+        <v>126242</v>
       </c>
       <c r="H33" s="12">
-        <v>6.22</v>
+        <v>2.4</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="D34" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="12">
-        <v>258241.48</v>
+        <v>292973.61</v>
       </c>
       <c r="F34" s="13">
-        <v>1.46</v>
+        <v>1.52</v>
       </c>
       <c r="G34" s="14">
-        <v>65000</v>
+        <v>25500</v>
       </c>
       <c r="H34" s="12">
-        <v>3.97</v>
+        <v>11.49</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E35" s="12">
-        <v>245322.43</v>
+        <v>283469.27</v>
       </c>
       <c r="F35" s="13">
-        <v>1.39</v>
+        <v>1.47</v>
       </c>
       <c r="G35" s="14">
-        <v>149000</v>
+        <v>8400</v>
       </c>
       <c r="H35" s="12">
-        <v>1.65</v>
+        <v>33.75</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E36" s="12">
-        <v>225323.32</v>
+        <v>277943.81</v>
       </c>
       <c r="F36" s="13">
-        <v>1.28</v>
+        <v>1.44</v>
       </c>
       <c r="G36" s="14">
-        <v>81042</v>
+        <v>30800</v>
       </c>
       <c r="H36" s="12">
-        <v>2.78</v>
+        <v>9.02</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D37" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E37" s="12">
-        <v>224654</v>
+        <v>266618.59</v>
       </c>
       <c r="F37" s="13">
-        <v>1.27</v>
+        <v>1.39</v>
       </c>
       <c r="G37" s="14">
-        <v>42300</v>
+        <v>11000</v>
       </c>
       <c r="H37" s="12">
-        <v>5.31</v>
+        <v>24.24</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="E38" s="12">
-        <v>222037.81</v>
+        <v>260208.09</v>
       </c>
       <c r="F38" s="13">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="G38" s="14">
-        <v>80000</v>
+        <v>84600</v>
       </c>
       <c r="H38" s="12">
-        <v>2.78</v>
+        <v>3.08</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="12">
-        <v>214350.34</v>
+        <v>257030.8</v>
       </c>
       <c r="F39" s="13">
-        <v>1.21</v>
+        <v>1.34</v>
       </c>
       <c r="G39" s="14">
-        <v>75500</v>
+        <v>65000</v>
       </c>
       <c r="H39" s="12">
-        <v>2.84</v>
+        <v>3.95</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="C40" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E40" s="12">
-        <v>207891.13</v>
+        <v>255156.47</v>
       </c>
       <c r="F40" s="13">
-        <v>1.18</v>
+        <v>1.33</v>
       </c>
       <c r="G40" s="14">
         <v>32257</v>
       </c>
       <c r="H40" s="12">
-        <v>6.44</v>
+        <v>7.91</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="B41" s="0" t="s">
+      <c r="C41" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E41" s="12">
-        <v>197706.27</v>
+        <v>249097.14</v>
       </c>
       <c r="F41" s="13">
-        <v>1.12</v>
+        <v>1.29</v>
       </c>
       <c r="G41" s="14">
-        <v>20300</v>
+        <v>149000</v>
       </c>
       <c r="H41" s="12">
-        <v>9.74</v>
+        <v>1.67</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E42" s="12">
-        <v>190213.08</v>
+        <v>242645.29</v>
       </c>
       <c r="F42" s="13">
-        <v>1.08</v>
+        <v>1.26</v>
       </c>
       <c r="G42" s="14">
-        <v>6400</v>
+        <v>19300</v>
       </c>
       <c r="H42" s="12">
-        <v>29.72</v>
+        <v>12.57</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="B43" s="0" t="s">
+      <c r="C43" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="0" t="s">
-        <v>135</v>
+        <v>62</v>
       </c>
       <c r="E43" s="12">
-        <v>185278.8</v>
+        <v>235996.53</v>
       </c>
       <c r="F43" s="13">
-        <v>1.05</v>
+        <v>1.23</v>
       </c>
       <c r="G43" s="14">
-        <v>23500</v>
+        <v>75500</v>
       </c>
       <c r="H43" s="12">
-        <v>7.88</v>
+        <v>3.13</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" s="0" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E44" s="12">
-        <v>183218.45</v>
+        <v>232770.68</v>
       </c>
       <c r="F44" s="13">
-        <v>1.04</v>
+        <v>1.21</v>
       </c>
       <c r="G44" s="14">
-        <v>18100</v>
+        <v>17600</v>
       </c>
       <c r="H44" s="12">
-        <v>10.12</v>
+        <v>13.23</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B45" s="0" t="s">
+      <c r="D45" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" s="12">
-        <v>177196.53</v>
+        <v>223834.09</v>
       </c>
       <c r="F45" s="13">
-        <v>1</v>
+        <v>1.16</v>
       </c>
       <c r="G45" s="14">
-        <v>31100</v>
+        <v>73300</v>
       </c>
       <c r="H45" s="12">
-        <v>5.7</v>
+        <v>3.05</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B46" s="0" t="s">
+      <c r="C46" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" s="0" t="s">
-        <v>135</v>
+        <v>62</v>
       </c>
       <c r="E46" s="12">
-        <v>176516.88</v>
+        <v>216711.2</v>
       </c>
       <c r="F46" s="13">
-        <v>1</v>
+        <v>1.13</v>
       </c>
       <c r="G46" s="14">
-        <v>10800</v>
+        <v>80000</v>
       </c>
       <c r="H46" s="12">
-        <v>16.34</v>
+        <v>2.71</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B47" s="0" t="s">
+      <c r="C47" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="12">
-        <v>176111.02</v>
+        <v>211442.64</v>
       </c>
       <c r="F47" s="13">
-        <v>1</v>
+        <v>1.1</v>
       </c>
       <c r="G47" s="14">
-        <v>166000</v>
+        <v>54500</v>
       </c>
       <c r="H47" s="12">
-        <v>1.06</v>
+        <v>3.88</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="E48" s="12">
-        <v>169585.89</v>
+        <v>190328.32</v>
       </c>
       <c r="F48" s="13">
-        <v>0.96</v>
+        <v>0.99</v>
       </c>
       <c r="G48" s="14">
-        <v>26200</v>
+        <v>18000</v>
       </c>
       <c r="H48" s="12">
-        <v>6.47</v>
+        <v>10.57</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>153</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E49" s="12">
-        <v>169513.33</v>
+        <v>171706.97</v>
       </c>
       <c r="F49" s="13">
-        <v>0.96</v>
+        <v>0.89</v>
       </c>
       <c r="G49" s="14">
-        <v>19300</v>
+        <v>41700</v>
       </c>
       <c r="H49" s="12">
-        <v>8.78</v>
+        <v>4.12</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>156</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="E50" s="12">
-        <v>167256.22</v>
+        <v>169391.18</v>
       </c>
       <c r="F50" s="13">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="G50" s="14">
-        <v>78917</v>
+        <v>23500</v>
       </c>
       <c r="H50" s="12">
-        <v>2.12</v>
+        <v>7.21</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E51" s="12">
-        <v>166777.8</v>
+        <v>168967.05</v>
       </c>
       <c r="F51" s="13">
-        <v>0.95</v>
+        <v>0.88</v>
       </c>
       <c r="G51" s="14">
-        <v>109500</v>
+        <v>10800</v>
       </c>
       <c r="H51" s="12">
-        <v>1.52</v>
+        <v>15.65</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="E52" s="12">
-        <v>163615.45</v>
+        <v>162474.43</v>
       </c>
       <c r="F52" s="13">
-        <v>0.93</v>
+        <v>0.84</v>
       </c>
       <c r="G52" s="14">
-        <v>28800</v>
+        <v>43500</v>
       </c>
       <c r="H52" s="12">
-        <v>5.68</v>
+        <v>3.74</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E53" s="12">
-        <v>163347.56</v>
+        <v>160621.62</v>
       </c>
       <c r="F53" s="13">
-        <v>0.93</v>
+        <v>0.83</v>
       </c>
       <c r="G53" s="14">
         <v>56000</v>
       </c>
       <c r="H53" s="12">
-        <v>2.92</v>
+        <v>2.87</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="E54" s="12">
-        <v>160170.56</v>
+        <v>159977.78</v>
       </c>
       <c r="F54" s="13">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="G54" s="14">
-        <v>34000</v>
+        <v>20300</v>
       </c>
       <c r="H54" s="12">
-        <v>4.71</v>
+        <v>7.88</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>169</v>
+        <v>22</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E55" s="12">
-        <v>158019.99</v>
+        <v>156435.96</v>
       </c>
       <c r="F55" s="13">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="G55" s="14">
-        <v>51900</v>
+        <v>31100</v>
       </c>
       <c r="H55" s="12">
-        <v>3.04</v>
+        <v>5.03</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="E56" s="12">
-        <v>157622.34</v>
+        <v>141749.5</v>
       </c>
       <c r="F56" s="13">
-        <v>0.89</v>
+        <v>0.74</v>
       </c>
       <c r="G56" s="14">
-        <v>17600</v>
+        <v>80200</v>
       </c>
       <c r="H56" s="12">
-        <v>8.96</v>
+        <v>1.77</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>179</v>
+        <v>36</v>
       </c>
       <c r="E57" s="12">
-        <v>149561.47</v>
+        <v>140196.61</v>
       </c>
       <c r="F57" s="13">
-        <v>0.85</v>
+        <v>0.73</v>
       </c>
       <c r="G57" s="14">
-        <v>33000</v>
+        <v>109500</v>
       </c>
       <c r="H57" s="12">
-        <v>4.53</v>
+        <v>1.28</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="0" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="E58" s="12">
-        <v>144598.78</v>
+        <v>138088.2</v>
       </c>
       <c r="F58" s="13">
-        <v>0.82</v>
+        <v>0.72</v>
       </c>
       <c r="G58" s="14">
-        <v>9800</v>
+        <v>78917</v>
       </c>
       <c r="H58" s="12">
-        <v>14.75</v>
+        <v>1.75</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="0" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="E59" s="12">
-        <v>143809.18</v>
+        <v>137490.83</v>
       </c>
       <c r="F59" s="13">
-        <v>0.81</v>
+        <v>0.71</v>
       </c>
       <c r="G59" s="14">
-        <v>57800</v>
+        <v>125500</v>
       </c>
       <c r="H59" s="12">
-        <v>2.49</v>
+        <v>1.1</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="0" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="E60" s="12">
-        <v>143065.7</v>
+        <v>135556.73</v>
       </c>
       <c r="F60" s="13">
-        <v>0.81</v>
+        <v>0.7</v>
       </c>
       <c r="G60" s="14">
-        <v>71100</v>
+        <v>146000</v>
       </c>
       <c r="H60" s="12">
-        <v>2.01</v>
+        <v>0.93</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="0" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E61" s="12">
-        <v>143017.27</v>
+        <v>133035.86</v>
       </c>
       <c r="F61" s="13">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="G61" s="14">
-        <v>33500</v>
+        <v>57800</v>
       </c>
       <c r="H61" s="12">
-        <v>4.27</v>
+        <v>2.3</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E62" s="12">
-        <v>141457.19</v>
+        <v>129679.82</v>
       </c>
       <c r="F62" s="13">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="G62" s="14">
-        <v>31300</v>
+        <v>164000</v>
       </c>
       <c r="H62" s="12">
-        <v>4.52</v>
+        <v>0.79</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="0" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="E63" s="12">
-        <v>140803.02</v>
+        <v>127644.92</v>
       </c>
       <c r="F63" s="13">
-        <v>0.8</v>
+        <v>0.66</v>
       </c>
       <c r="G63" s="14">
-        <v>44400</v>
+        <v>27800</v>
       </c>
       <c r="H63" s="12">
-        <v>3.17</v>
+        <v>4.59</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="E64" s="12">
-        <v>139565.17</v>
+        <v>127315.86</v>
       </c>
       <c r="F64" s="13">
-        <v>0.79</v>
+        <v>0.66</v>
       </c>
       <c r="G64" s="14">
-        <v>12000</v>
+        <v>26200</v>
       </c>
       <c r="H64" s="12">
-        <v>11.63</v>
+        <v>4.86</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="E65" s="12">
-        <v>135900.89</v>
+        <v>123204.66</v>
       </c>
       <c r="F65" s="13">
-        <v>0.77</v>
+        <v>0.64</v>
       </c>
       <c r="G65" s="14">
-        <v>24800</v>
+        <v>35900</v>
       </c>
       <c r="H65" s="12">
-        <v>5.48</v>
+        <v>3.43</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C66" s="0" t="s">
+      <c r="D66" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E66" s="12">
+        <v>121502.13</v>
+      </c>
+      <c r="F66" s="13">
+        <v>0.63</v>
+      </c>
+      <c r="G66" s="14">
+        <v>34000</v>
+      </c>
+      <c r="H66" s="12">
+        <v>3.57</v>
+      </c>
+      <c r="I66" s="0" t="s">
         <v>206</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>70</v>
+        <v>157</v>
       </c>
       <c r="E67" s="12">
-        <v>130416.02</v>
+        <v>117079.14</v>
       </c>
       <c r="F67" s="13">
-        <v>0.74</v>
+        <v>0.61</v>
       </c>
       <c r="G67" s="14">
-        <v>13600</v>
+        <v>12000</v>
       </c>
       <c r="H67" s="12">
-        <v>9.59</v>
+        <v>9.76</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>70</v>
+        <v>157</v>
       </c>
       <c r="E68" s="12">
-        <v>127381.94</v>
+        <v>112874.28</v>
       </c>
       <c r="F68" s="13">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="G68" s="14">
-        <v>39500</v>
+        <v>3364</v>
       </c>
       <c r="H68" s="12">
-        <v>3.22</v>
+        <v>33.55</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="E69" s="12">
-        <v>125695.13</v>
+        <v>111821.61</v>
       </c>
       <c r="F69" s="13">
-        <v>0.71</v>
+        <v>0.58</v>
       </c>
       <c r="G69" s="14">
-        <v>3364</v>
+        <v>10900</v>
       </c>
       <c r="H69" s="12">
-        <v>37.36</v>
+        <v>10.26</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>135</v>
+        <v>62</v>
       </c>
       <c r="E70" s="12">
-        <v>124379.22</v>
+        <v>111643.98</v>
       </c>
       <c r="F70" s="13">
-        <v>0.7</v>
+        <v>0.58</v>
       </c>
       <c r="G70" s="14">
-        <v>3750</v>
+        <v>24800</v>
       </c>
       <c r="H70" s="12">
-        <v>33.17</v>
+        <v>4.5</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E71" s="12">
-        <v>120162.39</v>
+        <v>105644.16</v>
       </c>
       <c r="F71" s="13">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="G71" s="14">
-        <v>24900</v>
+        <v>166000</v>
       </c>
       <c r="H71" s="12">
-        <v>4.83</v>
+        <v>0.64</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E72" s="12">
-        <v>114244.28</v>
+        <v>102672.03</v>
       </c>
       <c r="F72" s="13">
-        <v>0.65</v>
+        <v>0.53</v>
       </c>
       <c r="G72" s="14">
-        <v>123600</v>
+        <v>31300</v>
       </c>
       <c r="H72" s="12">
-        <v>0.92</v>
+        <v>3.28</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="E73" s="12">
-        <v>111624.8</v>
+        <v>102540.71</v>
       </c>
       <c r="F73" s="13">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="G73" s="14">
-        <v>35900</v>
+        <v>2240</v>
       </c>
       <c r="H73" s="12">
-        <v>3.11</v>
+        <v>45.78</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="E74" s="12">
-        <v>106480.82</v>
+        <v>97979.17</v>
       </c>
       <c r="F74" s="13">
-        <v>0.6</v>
+        <v>0.51</v>
       </c>
       <c r="G74" s="14">
-        <v>25800</v>
+        <v>88000</v>
       </c>
       <c r="H74" s="12">
-        <v>4.13</v>
+        <v>1.11</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="E75" s="12">
-        <v>98759.21</v>
+        <v>94838.34</v>
       </c>
       <c r="F75" s="13">
-        <v>0.56</v>
+        <v>0.49</v>
       </c>
       <c r="G75" s="14">
-        <v>35900</v>
+        <v>10800</v>
       </c>
       <c r="H75" s="12">
-        <v>2.75</v>
+        <v>8.78</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E76" s="12">
-        <v>88179.13</v>
+        <v>94165.81</v>
       </c>
       <c r="F76" s="13">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="G76" s="14">
-        <v>10800</v>
+        <v>33500</v>
       </c>
       <c r="H76" s="12">
-        <v>8.16</v>
+        <v>2.81</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="B77" s="0" t="s">
+      <c r="C77" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>73</v>
       </c>
       <c r="E77" s="12">
-        <v>82167.27</v>
+        <v>83189.06</v>
       </c>
       <c r="F77" s="13">
-        <v>0.47</v>
+        <v>0.43</v>
       </c>
       <c r="G77" s="14">
-        <v>25200</v>
+        <v>25800</v>
       </c>
       <c r="H77" s="12">
-        <v>3.26</v>
+        <v>3.22</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B78" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="B78" s="0" t="s">
+      <c r="C78" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C78" s="0" t="s">
+      <c r="D78" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="D78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="12">
-        <v>77112.45</v>
+        <v>79670.94</v>
       </c>
       <c r="F78" s="13">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="G78" s="14">
-        <v>1600</v>
+        <v>35900</v>
       </c>
       <c r="H78" s="12">
-        <v>48.2</v>
+        <v>2.22</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>246</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>70</v>
+        <v>243</v>
       </c>
       <c r="E79" s="12">
-        <v>76548.46</v>
+        <v>65752.67</v>
       </c>
       <c r="F79" s="13">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="G79" s="14">
-        <v>4800</v>
+        <v>25200</v>
       </c>
       <c r="H79" s="12">
-        <v>15.95</v>
+        <v>2.61</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>247</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E80" s="12">
-        <v>3808.74</v>
+        <v>3804.88</v>
       </c>
       <c r="F80" s="13">
         <v>0.02</v>
       </c>
       <c r="G80" s="14">
         <v>29834</v>
       </c>
       <c r="H80" s="12">
         <v>0.13</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>248</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="12">
-        <v>218678.85</v>
+        <v>-72851.06</v>
       </c>
       <c r="F81" s="13">
         <v>0</v>
       </c>
       <c r="G81" s="14">
-        <v>-1712890</v>
+        <v>571214</v>
       </c>
       <c r="H81" s="12">
-        <v>7.83</v>
+        <v>7.84</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="12">
-        <v>-2167.19</v>
+        <v>-72868.06</v>
       </c>
       <c r="F82" s="13">
-        <v>-0.01</v>
+        <v>-0.38</v>
       </c>
       <c r="G82" s="14">
-        <v>-2167</v>
+        <v>-72868</v>
       </c>
       <c r="H82" s="12">
         <v>1</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>25</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>250</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E83" s="12">
-        <v>-103392.85</v>
+        <v>-572522.59</v>
       </c>
       <c r="F83" s="13">
-        <v>-0.59</v>
+        <v>-2.98</v>
       </c>
       <c r="G83" s="14">
         <v>0</v>
       </c>
       <c r="H83" s="12">
         <v>0</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>19</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E84" s="12">
-        <v>-9944293.01</v>
+        <v>-9949577.31</v>
       </c>
       <c r="F84" s="13">
-        <v>-56.35</v>
+        <v>-51.72</v>
       </c>
       <c r="G84" s="14">
-        <v>-67706216</v>
+        <v>-67608373</v>
       </c>
       <c r="H84" s="12">
         <v>0.15</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="56.7" bestFit="1" customWidth="1"/>
@@ -3544,123 +3544,123 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="16" t="s">
         <v>252</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="12">
-        <v>4.29</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="12">
-        <v>3.64</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B11" s="12">
-        <v>3.51</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12">
-        <v>3.46</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="12">
-        <v>3.04</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B14" s="12">
-        <v>2.98</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" s="12">
-        <v>2.97</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B16" s="12">
-        <v>2.77</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B17" s="12">
-        <v>2.77</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B18" s="12">
-        <v>2.56</v>
+        <v>2.34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.100000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
@@ -3683,126 +3683,126 @@
       <c r="A4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="19" t="s">
         <v>253</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B9" s="12">
-        <v>30.99</v>
+        <v>34.73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B10" s="12">
-        <v>16.33</v>
+        <v>16.69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="B11" s="12">
-        <v>15.06</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B12" s="12">
-        <v>12.43</v>
+        <v>11.92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B13" s="12">
-        <v>4.35</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="B14" s="12">
-        <v>4.25</v>
+        <v>4.14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="B15" s="12">
-        <v>4.22</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>74</v>
+        <v>157</v>
       </c>
       <c r="B16" s="12">
-        <v>3.56</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="B17" s="12">
-        <v>1.72</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="B18" s="12">
-        <v>1.46</v>
+        <v>1.16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.900000000000002" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.100000000000001" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
@@ -3828,75 +3828,75 @@
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="22" t="s">
         <v>254</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B9" s="12">
-        <v>89.52</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B10" s="12">
-        <v>5.11</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B11" s="12">
-        <v>0.91</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B12" s="12">
-        <v>0.71</v>
+        <v>0.59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 